--- v0 (2025-12-19)
+++ v1 (2026-04-01)
@@ -1935,259 +1935,254 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D69E39" w14:textId="77777777" w:rsidR="001C7A3F" w:rsidRPr="00544737" w:rsidRDefault="001C7A3F" w:rsidP="001C7A3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544737">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Type of evidence provided (tick all that apply):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7180AD3F" w14:textId="4D9AF68E" w:rsidR="001C7A3F" w:rsidRPr="00544737" w:rsidRDefault="00B707C8" w:rsidP="001C7A3F">
+    <w:p w14:paraId="7180AD3F" w14:textId="4D9AF68E" w:rsidR="001C7A3F" w:rsidRPr="00544737" w:rsidRDefault="00000000" w:rsidP="001C7A3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:id w:val="-1611120725"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00437B12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001C7A3F" w:rsidRPr="00544737">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Letter or report from GP or consultant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70834C99" w14:textId="0D73E8CB" w:rsidR="001C7A3F" w:rsidRPr="00544737" w:rsidRDefault="00B707C8" w:rsidP="001C7A3F">
+    <w:p w14:paraId="70834C99" w14:textId="0D73E8CB" w:rsidR="001C7A3F" w:rsidRPr="00544737" w:rsidRDefault="00000000" w:rsidP="001C7A3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:id w:val="-1086908224"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00437B12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00437B12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C7A3F" w:rsidRPr="00544737">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Hospital discharge summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781E71CE" w14:textId="17BB10DC" w:rsidR="001C7A3F" w:rsidRPr="00544737" w:rsidRDefault="00B707C8" w:rsidP="001C7A3F">
+    <w:p w14:paraId="781E71CE" w14:textId="17BB10DC" w:rsidR="001C7A3F" w:rsidRPr="00544737" w:rsidRDefault="00000000" w:rsidP="001C7A3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:id w:val="-320581747"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00437B12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001C7A3F" w:rsidRPr="00544737">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> CAMHS assessment or care plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536A253A" w14:textId="62668BAC" w:rsidR="00C349E2" w:rsidRDefault="00B707C8" w:rsidP="00437B12">
+    <w:p w14:paraId="536A253A" w14:textId="62668BAC" w:rsidR="00C349E2" w:rsidRDefault="00000000" w:rsidP="00437B12">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:id w:val="-1092468559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00437B12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00437B12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C7A3F" w:rsidRPr="00544737">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fit note</w:t>
       </w:r>
       <w:r w:rsidR="00437B12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C349E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(Where appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137DA3A0" w14:textId="19CDECFA" w:rsidR="001C7A3F" w:rsidRDefault="00B707C8" w:rsidP="00C349E2">
+    <w:p w14:paraId="137DA3A0" w14:textId="19CDECFA" w:rsidR="001C7A3F" w:rsidRDefault="00000000" w:rsidP="00C349E2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:id w:val="1977258316"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00437B12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00437B12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C349E2" w:rsidRPr="00544737">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Evidence from school nurse</w:t>
       </w:r>
@@ -2216,87 +2211,87 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001C7A3F" w:rsidRPr="00544737">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> health professional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8E00CA" w14:textId="77777777" w:rsidR="00E538F9" w:rsidRDefault="00E538F9" w:rsidP="00C349E2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F0DA9E5" w14:textId="77777777" w:rsidR="00B707C8" w:rsidRDefault="00B707C8" w:rsidP="00C349E2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FBD3E16" w14:textId="4E66003F" w:rsidR="00E538F9" w:rsidRPr="00B707C8" w:rsidRDefault="00E538F9" w:rsidP="00B707C8">
+    <w:p w14:paraId="4FBD3E16" w14:textId="1350AFBF" w:rsidR="00E538F9" w:rsidRPr="00B707C8" w:rsidRDefault="00E538F9" w:rsidP="00B707C8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B707C8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Return</w:t>
       </w:r>
       <w:r w:rsidR="00B707C8" w:rsidRPr="00B707C8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> referral and documentation to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00B707C8" w:rsidRPr="001816D4">
+        <w:r w:rsidR="009B6DE3" w:rsidRPr="004218C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>AP@hounslow.go.uk</w:t>
+          <w:t>AP@hounslow.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="303D07B0" w14:textId="77777777" w:rsidR="001C7A3F" w:rsidRDefault="001C7A3F" w:rsidP="00CF14F6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BB5F3FC" w14:textId="77777777" w:rsidR="001C7A3F" w:rsidRDefault="001C7A3F" w:rsidP="00CF14F6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133A99B3" w14:textId="77777777" w:rsidR="001C7A3F" w:rsidRDefault="001C7A3F" w:rsidP="00CF14F6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2362,61 +2357,61 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006127B5" w:rsidRPr="002B3D70" w:rsidSect="004F5724">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D240DA8" w14:textId="77777777" w:rsidR="008B5442" w:rsidRDefault="008B5442" w:rsidP="00CF14F6">
+    <w:p w14:paraId="114D8AB9" w14:textId="77777777" w:rsidR="000474DD" w:rsidRDefault="000474DD" w:rsidP="00CF14F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E3CC606" w14:textId="77777777" w:rsidR="008B5442" w:rsidRDefault="008B5442" w:rsidP="00CF14F6">
+    <w:p w14:paraId="46E9127C" w14:textId="77777777" w:rsidR="000474DD" w:rsidRDefault="000474DD" w:rsidP="00CF14F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2463,61 +2458,59 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="48276549"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="48E2D8A8" w14:textId="44D6D9DB" w:rsidR="004B73FE" w:rsidRDefault="004B73FE">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
@@ -2703,82 +2696,75 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="77FB3A34" w14:textId="281E22DC" w:rsidR="00D1671C" w:rsidRPr="00D1671C" w:rsidRDefault="00D1671C" w:rsidP="00D1671C">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D1671C">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Medical Ill Health Referral</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>Medical Ill Health Referral 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="002F9B81" w14:textId="77777777" w:rsidR="00F63B32" w:rsidRDefault="00F63B32" w:rsidP="00D1671C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3552F376" w14:textId="77777777" w:rsidR="008B5442" w:rsidRDefault="008B5442" w:rsidP="00CF14F6">
+    <w:p w14:paraId="018A4644" w14:textId="77777777" w:rsidR="000474DD" w:rsidRDefault="000474DD" w:rsidP="00CF14F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64D4D17C" w14:textId="77777777" w:rsidR="008B5442" w:rsidRDefault="008B5442" w:rsidP="00CF14F6">
+    <w:p w14:paraId="5A622414" w14:textId="77777777" w:rsidR="000474DD" w:rsidRDefault="000474DD" w:rsidP="00CF14F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="754EA4A3" w14:textId="63CBBC32" w:rsidR="00CF14F6" w:rsidRDefault="00CF14F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="19FFA6B4" wp14:editId="78AA2C8B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -7387,81 +7373,84 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF14F6"/>
     <w:rsid w:val="000113DD"/>
     <w:rsid w:val="000442C2"/>
+    <w:rsid w:val="000474DD"/>
     <w:rsid w:val="001275E2"/>
     <w:rsid w:val="001664D2"/>
     <w:rsid w:val="001C7A3F"/>
     <w:rsid w:val="00220432"/>
     <w:rsid w:val="002B3D70"/>
     <w:rsid w:val="002F4408"/>
     <w:rsid w:val="00437B12"/>
     <w:rsid w:val="0049202F"/>
     <w:rsid w:val="004B73FE"/>
     <w:rsid w:val="004F5724"/>
     <w:rsid w:val="005059B7"/>
     <w:rsid w:val="005126E4"/>
     <w:rsid w:val="00544737"/>
     <w:rsid w:val="005509C1"/>
     <w:rsid w:val="0058491A"/>
     <w:rsid w:val="00595691"/>
     <w:rsid w:val="005A34A3"/>
     <w:rsid w:val="005B1A53"/>
     <w:rsid w:val="005E4169"/>
     <w:rsid w:val="006127B5"/>
     <w:rsid w:val="0075713A"/>
     <w:rsid w:val="007B4A10"/>
     <w:rsid w:val="00884829"/>
     <w:rsid w:val="008A4597"/>
     <w:rsid w:val="008B5442"/>
     <w:rsid w:val="008F0600"/>
     <w:rsid w:val="009332D7"/>
+    <w:rsid w:val="009B6DE3"/>
     <w:rsid w:val="009D4F4C"/>
     <w:rsid w:val="00A207D9"/>
     <w:rsid w:val="00A239E6"/>
     <w:rsid w:val="00AC2D2A"/>
+    <w:rsid w:val="00AD6800"/>
     <w:rsid w:val="00AF13B0"/>
     <w:rsid w:val="00B119B0"/>
     <w:rsid w:val="00B425D9"/>
     <w:rsid w:val="00B50E8F"/>
     <w:rsid w:val="00B707C8"/>
     <w:rsid w:val="00BD6145"/>
     <w:rsid w:val="00BF1FF1"/>
     <w:rsid w:val="00C07922"/>
     <w:rsid w:val="00C10FA3"/>
     <w:rsid w:val="00C13492"/>
     <w:rsid w:val="00C349E2"/>
     <w:rsid w:val="00C71022"/>
     <w:rsid w:val="00C87DE9"/>
     <w:rsid w:val="00CA6CF9"/>
     <w:rsid w:val="00CF14F6"/>
     <w:rsid w:val="00D1671C"/>
     <w:rsid w:val="00D6644A"/>
     <w:rsid w:val="00D97193"/>
     <w:rsid w:val="00DF004B"/>
     <w:rsid w:val="00E43788"/>
     <w:rsid w:val="00E538F9"/>
     <w:rsid w:val="00E71BD9"/>
     <w:rsid w:val="00E80A09"/>
     <w:rsid w:val="00ED35A6"/>
     <w:rsid w:val="00F63B32"/>
@@ -8751,51 +8740,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2096241449">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AP@hounslow.go.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AP@hounslow.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -9075,73 +9064,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{281C4F19-8F96-45E4-B3AD-398270E2481F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>160</Words>
-  <Characters>918</Characters>
+  <Words>161</Words>
+  <Characters>919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>London Borough of Hounslow</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1076</CharactersWithSpaces>
+  <CharactersWithSpaces>1078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Charlotte Dyett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>